--- v0 (2026-05-03)
+++ v1 (2026-09-25)
@@ -1,71 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="23426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Renike ÚJ\Iparker\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0BBFBF38-4041-4B95-9D2D-5F9FE1F8D196}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B200649-FFB6-433E-824D-CDD990E1FE82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Munka1" sheetId="1" r:id="rId1"/>
     <sheet name="Munka2" sheetId="2" r:id="rId2"/>
     <sheet name="Munka3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="61">
   <si>
     <t>Nyilvántartási szám</t>
   </si>
   <si>
     <t>Bejegyzés oka</t>
   </si>
   <si>
     <t>Nyilvántartásbavétel dátuma</t>
   </si>
   <si>
     <t>Telephely címe</t>
   </si>
   <si>
     <t>Telep helyrajzi száma</t>
   </si>
   <si>
     <t>Üzemeltető</t>
   </si>
   <si>
     <t>Üzemeltető székhelye</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
@@ -150,305 +149,306 @@
     <t>Szermek Zsolt Ottó</t>
   </si>
   <si>
     <t>Társtulajdonos</t>
   </si>
   <si>
     <t>51793496</t>
   </si>
   <si>
     <t>Gépjárműjavítás, -karbantartás</t>
   </si>
   <si>
     <t>2018.04.19</t>
   </si>
   <si>
     <t>8782 Zalacsány Hegy utca 11</t>
   </si>
   <si>
     <t>18/2</t>
   </si>
   <si>
     <t>Herbai Ádám</t>
   </si>
   <si>
     <t>Gumiabroncs újrafutózása, felújítása, Gépjárműjavítás, -karbantartás</t>
+  </si>
+  <si>
+    <t>Engedély kiadása</t>
+  </si>
+  <si>
+    <t>2021.02.08</t>
+  </si>
+  <si>
+    <t>8782 Zalacsány Csányi László utca 10</t>
+  </si>
+  <si>
+    <t>20/4</t>
+  </si>
+  <si>
+    <t>SGHTHERMÁL Ingatlan Üzemeltető és Fejlesztő Kft</t>
+  </si>
+  <si>
+    <t>8782 Zalacsány Csányi László utca 24</t>
+  </si>
+  <si>
+    <t>H-V.: 08:00-16:00</t>
+  </si>
+  <si>
+    <t>20-09-073325</t>
+  </si>
+  <si>
+    <t>Textil, szőrme mosása, tisztítása</t>
+  </si>
+  <si>
+    <t>2024.04.29</t>
+  </si>
+  <si>
+    <t>Herbai Péter</t>
+  </si>
+  <si>
+    <t>2024.07.23</t>
+  </si>
+  <si>
+    <t>8782 Zalacsány Zrínyi Miklós utca 24</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>Németh Attila</t>
+  </si>
+  <si>
+    <t>Tulajdonos</t>
+  </si>
+  <si>
+    <t>Hétfő 07:00-12:00, 13:00-19:00
+Kedd 07:00-12:00, 13:00-19:00
+Szerda 07:00-12:00, 13:00-19:00
+Csütörtök 07:00-12:00, 13:00-19:00
+Péntek 07:00-12:00, 13:00-19:00
+Szombat 07:00-12:00, 13:00-19:00
+Vasárnap 07:00-12:00, 13:00-19:00</t>
+  </si>
+  <si>
+    <t>59428154</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
     <cellStyle name="Normál 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -576,306 +576,388 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:L9"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="15" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.5703125" style="1" customWidth="1"/>
+    <col min="5" max="7" width="35.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="15.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="21.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="27.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="88.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="32.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="1" customFormat="1" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:12" s="1" customFormat="1" ht="33" x14ac:dyDescent="0.25">
-      <c r="A2" s="4">
+    <row r="2" spans="1:12" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="3">
         <v>1</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="4"/>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="G2" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="4" t="s">
+      <c r="I2" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="J2" s="4"/>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:12" s="1" customFormat="1" ht="99" x14ac:dyDescent="0.25">
-      <c r="A3" s="4">
+    <row r="3" spans="1:12" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A3" s="3">
         <v>1</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="H3" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="I3" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J3" s="4"/>
-[...1 lines deleted...]
-      <c r="L3" s="4" t="s">
+      <c r="L3" s="3" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:12" s="1" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="4">
+    <row r="4" spans="1:12" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="3">
         <v>1</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C6" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E6" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F6" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G6" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="H6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I6" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J4" s="4"/>
-[...1 lines deleted...]
-      <c r="L4" s="4" t="s">
+      <c r="L6" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="5" spans="1:12" s="1" customFormat="1" ht="33" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" s="4" t="s">
+    <row r="7" spans="1:12" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="3">
+        <v>1</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="3">
+        <v>4</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...14 lines deleted...]
-      <c r="H5" s="4" t="s">
+      <c r="C8" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I5" s="4" t="s">
-[...7 lines deleted...]
-        <v>20</v>
+      <c r="I8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="1" customFormat="1" ht="33" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H6" s="4" t="s">
+    <row r="9" spans="1:12" s="3" customFormat="1" ht="195" x14ac:dyDescent="0.25">
+      <c r="A9" s="3">
+        <v>1</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="4" t="s">
-[...6 lines deleted...]
-      <c r="L6" s="4" t="s">
+      <c r="I9" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="3" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:M10">
-[...11 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>