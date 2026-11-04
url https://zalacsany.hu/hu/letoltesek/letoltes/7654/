--- v1 (2026-09-25)
+++ v2 (2026-11-04)
@@ -1,454 +1,444 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...17 lines deleted...]
-</workbook>
+<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <x:workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <x:bookViews>
+    <x:workbookView xWindow="480" yWindow="30" windowWidth="22995" windowHeight="10050" firstSheet="0" activeTab="0"/>
+  </x:bookViews>
+  <x:sheets>
+    <x:sheet name="Munka1" sheetId="1" r:id="rId1"/>
+    <x:sheet name="Munka2" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Munka3" sheetId="3" r:id="rId3"/>
+  </x:sheets>
+  <x:definedNames/>
+  <x:calcPr calcId="124519"/>
+</x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="61">
-[...178 lines deleted...]
-    <t>Hétfő 07:00-12:00, 13:00-19:00
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+  <x:si>
+    <x:t>Telephely neve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyilvántartási szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bejegyzés oka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyilvántartásbavétel dátuma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephely címe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telep helyrajzi száma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető székhelye</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Státusz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Használatának jogcíme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltetésének időtartama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipari tevékenység végzőjének cégjegyzékszáma, illetve; vállalkozói nyilvántartásba vételi száma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telepen végzett ipari tevékenység</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tevékenység bejelentése</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2016.11.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vállalkozók útja 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rekord-Nyílászáró Nyugat Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8800 Nagykanizsa Magyar utca 168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aktív</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bérlő</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009075018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Síküveg továbbfeldolgozás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2017.05.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vasút utca 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csiszár László</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egyéb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egyéb bútor gyártása, Fűrészáru-gyártás, Játékgyártás, Ágybetét gyártása, Épületasztalos-ipari termék gyártása, Irodabútor gyártása, Konyhabútorgyártás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2017.09.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151/46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rekord-Üveggyártó KFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009075640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018.04.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Hegy utca 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Herbai Ádám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gumiabroncs újrafutózása, felújítása, Gépjárműjavítás, -karbantartás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engedély kiadása</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021.02.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGHTHERMÁL Ingatlan Üzemeltető és Fejlesztő Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H-V.: 08:00-16:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-073325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Textil, szőrme mosása, tisztítása</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024.04.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Herbai Péter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gépjárműjavítás, -karbantartás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024.07.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Zrínyi Miklós utca 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Németh Attila</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tulajdonos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hétfő 07:00-12:00, 13:00-19:00
 Kedd 07:00-12:00, 13:00-19:00
 Szerda 07:00-12:00, 13:00-19:00
 Csütörtök 07:00-12:00, 13:00-19:00
 Péntek 07:00-12:00, 13:00-19:00
 Szombat 07:00-12:00, 13:00-19:00
-Vasárnap 07:00-12:00, 13:00-19:00</t>
-[...4 lines deleted...]
-</sst>
+Vasárnap 07:00-12:00, 13:00-19:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59428154</x:t>
+  </x:si>
+</x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...62 lines deleted...]
-    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:numFmts count="1">
+    <x:numFmt numFmtId="0" formatCode=""/>
+  </x:numFmts>
+  <x:fonts count="2">
+    <x:font>
+      <x:sz val="11"/>
+      <x:color theme="1"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+      <x:charset val="238"/>
+      <x:scheme val="minor"/>
+    </x:font>
+    <x:font>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FF000000"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+  </x:fonts>
+  <x:fills count="3">
+    <x:fill>
+      <x:patternFill patternType="none"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="gray125"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor theme="3" tint="0.59999389629810485"/>
+        <x:bgColor indexed="64"/>
+      </x:patternFill>
+    </x:fill>
+  </x:fills>
+  <x:borders count="1">
+    <x:border>
+      <x:left/>
+      <x:right/>
+      <x:top/>
+      <x:bottom/>
+      <x:diagonal/>
+    </x:border>
+  </x:borders>
+  <x:cellStyleXfs count="4">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="0" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellStyleXfs>
+  <x:cellXfs count="6">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <x:xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <x:xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellXfs>
+  <x:cellStyles count="2">
+    <x:cellStyle name="Normál" xfId="0" builtinId="0"/>
+    <x:cellStyle name="Normal" xfId="1" builtinId="0"/>
+  </x:cellStyles>
+  <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <x:extLst>
+    <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+    </x:ext>
+  </x:extLst>
+</x:styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -577,426 +567,446 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...336 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:M1"/>
+  <x:sheetViews>
+    <x:sheetView tabSelected="1" workbookViewId="0">
+      <x:selection activeCell="B10" sqref="B10 B10:B10"/>
+    </x:sheetView>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="27" style="4" customWidth="1"/>
+    <x:col min="2" max="2" width="20.42578125" style="4" customWidth="1"/>
+    <x:col min="3" max="3" width="21.5703125" style="4" customWidth="1"/>
+    <x:col min="4" max="4" width="28.7109375" style="4" customWidth="1"/>
+    <x:col min="5" max="5" width="30.5703125" style="4" customWidth="1"/>
+    <x:col min="6" max="8" width="35.85546875" style="4" customWidth="1"/>
+    <x:col min="9" max="9" width="15.7109375" style="4" customWidth="1"/>
+    <x:col min="10" max="10" width="21.140625" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="11" max="11" width="27.42578125" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="12" max="12" width="88.140625" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="13" max="13" width="32.140625" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="14" max="16384" width="9.140625" style="4" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:13">
+      <x:c r="A1" s="5" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" s="5" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" s="5" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" s="5" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" s="5" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" s="5" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="G1" s="5" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="H1" s="5" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I1" s="5" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="J1" s="5" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="K1" s="5" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="L1" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="M1" s="5" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:13">
+      <x:c r="A2" s="4" t="s"/>
+      <x:c r="B2" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C2" s="4" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D2" s="4" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E2" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F2" s="4" t="s"/>
+      <x:c r="G2" s="4" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H2" s="4" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I2" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J2" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K2" s="4" t="s"/>
+      <x:c r="L2" s="4" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="M2" s="4" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:13">
+      <x:c r="A3" s="4" t="s"/>
+      <x:c r="B3" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C3" s="4" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D3" s="4" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E3" s="4" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F3" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G3" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H3" s="4" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="I3" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J3" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K3" s="4" t="s"/>
+      <x:c r="L3" s="4" t="s"/>
+      <x:c r="M3" s="4" t="s">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:13">
+      <x:c r="A4" s="4" t="s"/>
+      <x:c r="B4" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C4" s="4" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E4" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G4" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H4" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="I4" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J4" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K4" s="4" t="s"/>
+      <x:c r="L4" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="M4" s="4" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:13">
+      <x:c r="A5" s="4" t="s"/>
+      <x:c r="B5" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C5" s="4" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D5" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E5" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F5" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G5" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H5" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I5" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J5" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K5" s="4" t="s"/>
+      <x:c r="L5" s="4" t="s"/>
+      <x:c r="M5" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:13">
+      <x:c r="A6" s="4" t="s"/>
+      <x:c r="B6" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D6" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G6" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H6" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="I6" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J6" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K6" s="4" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="L6" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="M6" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:13">
+      <x:c r="A7" s="4" t="s"/>
+      <x:c r="B7" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E7" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F7" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G7" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H7" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I7" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J7" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K7" s="4" t="s"/>
+      <x:c r="L7" s="4" t="s"/>
+      <x:c r="M7" s="4" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:13">
+      <x:c r="A8" s="4" t="s"/>
+      <x:c r="B8" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F8" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G8" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H8" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="I8" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J8" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K8" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L8" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M8" s="4" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:13">
+      <x:c r="B10" s="4" t="s"/>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...7 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:sheetData/>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-[...7 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:sheetData/>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...4 lines deleted...]
-    <vt:vector size="2" baseType="variant">
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Application>Microsoft Excel</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="4">
       <vt:variant>
-        <vt:lpstr>Munkalapok</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...1 lines deleted...]
-    <vt:vector size="3" baseType="lpstr">
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>Munka1</vt:lpstr>
       <vt:lpstr>Munka2</vt:lpstr>
       <vt:lpstr>Munka3</vt:lpstr>
+      <vt:lpstr>Munka1!Print_Area</vt:lpstr>
+      <vt:lpstr>Munka1!Print_Titles</vt:lpstr>
+      <vt:lpstr>Munka2!Print_Area</vt:lpstr>
+      <vt:lpstr>Munka2!Print_Titles</vt:lpstr>
+      <vt:lpstr>Munka3!Print_Area</vt:lpstr>
+      <vt:lpstr>Munka3!Print_Titles</vt:lpstr>
     </vt:vector>
-  </TitlesOfParts>
-[...4 lines deleted...]
-</Properties>
+  </ap:TitlesOfParts>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>12.0000</ap:AppVersion>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Székely Tibor</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <lastModifiedBy>Windows User</lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
-</file>
+</coreProperties>
+</file>