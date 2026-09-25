--- v0 (2026-05-03)
+++ v1 (2026-09-25)
@@ -1,1054 +1,1081 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...17 lines deleted...]
-</workbook>
+<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <x:workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <x:bookViews>
+    <x:workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="0" activeTab="0"/>
+  </x:bookViews>
+  <x:sheets>
+    <x:sheet name="Munka1" sheetId="1" r:id="rId1"/>
+    <x:sheet name="Munka2" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Munka3" sheetId="3" r:id="rId3"/>
+  </x:sheets>
+  <x:definedNames/>
+  <x:calcPr calcId="124519"/>
+</x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="231">
-[...693 lines deleted...]
-</sst>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="270">
+  <x:si>
+    <x:t>Neve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyilvántartási száma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyilvántartásba vétel dátuma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Címe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Szobaszám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ágyszám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető neve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető címe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető telefonszáma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető e-mail címe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Státusz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető adószám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető statisztikai számjele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tevékenység típusa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Szálláshely jelzőszáma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Szálláshely minősítése, kategóriája</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyitvatartás jellege</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAK regisztrációs szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helyrajzi szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minőségi fokozat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minősítés érvényességi határideje</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appartement Engelsberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024.06.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">9999      8782 Zalacsány Köleshegy utca 1 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>KÜPPER KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 8782 Zalacsány Köleshegy utca 1 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aktív</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90127740140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magánszálláshely</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA24094138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barát Vendégház</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014.07.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Örvényeshegy  20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrona Tour Turisztikai Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26133368-1-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26133368-5590-113-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egyéb szálláshely</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bathyány Kastélyszálló</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012.12.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGH Thermál Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24193249-2-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24193249551011320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bathyány Villapark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022.03.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 E3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üdülőháztelep</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/2/E/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Batthyány Kúria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2013.03.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Batthyány Villapark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 F4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/2/F/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/2/M/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022.03.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/2/N/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/2/F/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 E1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/2/E/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394/G/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Birdie Apartman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025.08.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 22 H 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Movik Gabriella Katalin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1061 Budapest Andrássy út 41 3 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+36703266895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ingatlancoach@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8425933137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59431637-6831-231-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA25114208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394/1/H/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Briljant Resort</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kemping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brilliant Guesthouse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2017.03.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Örvényeshegy  26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lambertus Adam Eekhof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8333194656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Club Erdei Villapark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020.02.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 22. S/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nellori Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2314 Halásztelek Hajnal utca 11-13 D/1/1/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06202379069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hotelpromocio@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25318036113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25318036551011301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394/S/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dutch Hill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012.04.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Örvényeshegy  28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cornelia Van Wijk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-83/336-027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>carlavw@hotmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77051750-1-40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engelberg Apartman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023.06.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Zártkert </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Küpper Gesche Katrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8381415454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kastelo Teraso</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021.02.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strzebonski Patrick Antoon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8314 Vonyarcvashegy Szőlő utca 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>belysium@hotmail.be</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59800448140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kastelo Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021.06.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Csányi László utca 22. K/3. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Di Quinzio Lidia</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8314 Vonyarcvashegy Szőlő utca 2 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>67646977140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67646977-5510-231-00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394/K/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kis Ház - Apartman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022.01.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Zrínyi Miklós utca 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagy Lajosné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06703290869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lajosne.nagy@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58067574-1-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022/16210827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Munkásszálló</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015.05.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGHTHERMÁL Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pálos Resort</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025.04.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Örvényeshegy  42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLC Tanácsadói Csoport Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1055 Budapest Kossuth Lajos tér 18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13161617-2-41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13161617-7022-113-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG19005979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PÁLOS RESORT APARTMENTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020.05.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Örvényeshegy  16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BADACSONYI-KOVÁCS NIKOLETTA ZSUZSANNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Örvényeshegy  16 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>51390677140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51390677-5520-231-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA25111648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pálos Resort-III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022.02.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Örvényeshegy </x:t>
+  </x:si>
+  <x:si>
+    <x:t>06209252723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>b.tamas@nlctanacsadas.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG22034532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pálos Resort-IV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022.02.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG22034534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0229/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panoráma Apartman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025.03.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Panoráma út 22 fszt 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schattmann Ágnes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8000 Székesfehérvár Máriavölgy  88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06302559855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>schatt7401@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90744156-1-27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90744156-5520-233-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA25107661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367/22/A/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Apartman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023.02.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 22 S/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benke Katalin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8380 Hévíz Fecske utca 58 6+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benke.kata117@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59923903-1-40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394/S/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toscana Panzió</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025.08.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Hegy utca 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Szeráj Burger Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8800 Nagykanizsa Kazanlak körút 1 A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06703223023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25450361-2-43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25450361561011301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panzió</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PA25113212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulics II. Vendégház</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020.05.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vasút utca 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULICS JÓZSEF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1085 Budapest Baross utca 36 1 1/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+36-30/9382849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ulicsjozsef@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8363153214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA20009868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulics Vendégház</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018.06.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vasút utca 47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TONO2000 Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06309382849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tono2000@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11554204-2-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203/16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vadász Panzió</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009.10.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Ady Endre utca 22.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagy Ottó József</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vasút utca 9.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06205970679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54444737-2-40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54444737-5530-231-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140/11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villapark Z/3 appartman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025.01.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 22 Z/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stsiapanava Volha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-30/396-4322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>olga349472@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55100887-1-40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55100887-5520-233-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA22051636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394/AA/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villapark Z/4 appartman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 22 AA/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furs Liudmila</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 Z/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54916524-1-40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54916524-5520-233-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394/AA/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zala Hills Apartman-Batthyány Villapark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025.05.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24 D földszint 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Start-Hang PR Ügynökség KFt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4029 Debrecen Szappanos utca 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0670/4243627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>zoltan.kerekes@starthang.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25316027-2-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25316027-7330-113-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG24088917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/2/D/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalacsány Villapark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2017.03.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csiki Rebeka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5900 Orosháza Vereckei utca 54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-30/201-4117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>csikirebeka@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53769893-1-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/2/T/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalaszentmártoni Hegyi Bakancsosház</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022.10.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8764 Zalaszentmárton Zártkert  1041/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalaszentmárton Község Önkormányzata</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8764 Zalaszentmárton Kossuth Lajos utca 87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154352879-1-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15435879841132120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kulcsosház</x:t>
+  </x:si>
+  <x:si>
+    <x:t>942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idényjelleggel nyitva tartó</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1041/1</x:t>
+  </x:si>
+</x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...126 lines deleted...]
-    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+<x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:numFmts count="1">
+    <x:numFmt numFmtId="0" formatCode=""/>
+  </x:numFmts>
+  <x:fonts count="2" x14ac:knownFonts="1">
+    <x:font>
+      <x:sz val="11"/>
+      <x:color theme="1"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+      <x:charset val="238"/>
+      <x:scheme val="minor"/>
+    </x:font>
+    <x:font>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FF000000"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+  </x:fonts>
+  <x:fills count="3">
+    <x:fill>
+      <x:patternFill patternType="none"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="gray125"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor theme="3" tint="0.59999389629810485"/>
+        <x:bgColor indexed="64"/>
+      </x:patternFill>
+    </x:fill>
+  </x:fills>
+  <x:borders count="1">
+    <x:border>
+      <x:left/>
+      <x:right/>
+      <x:top/>
+      <x:bottom/>
+      <x:diagonal/>
+    </x:border>
+  </x:borders>
+  <x:cellStyleXfs count="4">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellStyleXfs>
+  <x:cellXfs count="5">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellXfs>
+  <x:cellStyles count="2">
+    <x:cellStyle name="Normál" xfId="0" builtinId="0"/>
+    <x:cellStyle name="Normal" xfId="1" builtinId="0"/>
+  </x:cellStyles>
+  <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <x:extLst>
+    <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+    </x:ext>
+    <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-</styleSheet>
+    </x:ext>
+  </x:extLst>
+</x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1179,2376 +1206,2121 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...2280 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:U1"/>
+  <x:sheetViews>
+    <x:sheetView tabSelected="1" workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <x:cols>
+    <x:col min="1" max="1" width="23.42578125" style="2" customWidth="1"/>
+    <x:col min="2" max="2" width="18" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="3" max="3" width="25.28515625" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="4" max="4" width="41.7109375" style="2" customWidth="1"/>
+    <x:col min="5" max="5" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="6" max="6" width="8" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="7" max="8" width="15" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="9" max="9" width="22.28515625" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="10" max="10" width="31.5703125" style="2" customWidth="1"/>
+    <x:col min="11" max="11" width="15.42578125" style="2" customWidth="1"/>
+    <x:col min="12" max="12" width="19.85546875" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="13" max="13" width="30.28515625" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="14" max="14" width="18.5703125" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="15" max="15" width="21.140625" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="16" max="16" width="32.42578125" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="17" max="17" width="19" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="18" max="18" width="23.5703125" style="2" bestFit="1" customWidth="1"/>
+    <x:col min="19" max="20" width="18.140625" style="2" customWidth="1"/>
+    <x:col min="21" max="21" width="32" style="2" bestFit="1" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:21" x14ac:dyDescent="0.25">
+      <x:c r="A1" s="3" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" s="3" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" s="3" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" s="3" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" s="3" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="G1" s="3" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="H1" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I1" s="3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="J1" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="K1" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="L1" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="M1" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="N1" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="O1" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="P1" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="Q1" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="R1" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="S1" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="T1" s="3" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="U1" s="3" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:21">
+      <x:c r="A2" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E2" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F2" s="2" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="G2" s="2" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H2" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I2" s="2" t="s"/>
+      <x:c r="J2" s="2" t="s"/>
+      <x:c r="K2" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L2" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M2" s="2" t="s"/>
+      <x:c r="N2" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O2" s="2" t="s"/>
+      <x:c r="P2" s="2" t="s"/>
+      <x:c r="Q2" s="2" t="s"/>
+      <x:c r="R2" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S2" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="T2" s="2" t="s"/>
+      <x:c r="U2" s="2" t="s"/>
+    </x:row>
+    <x:row r="3" spans="1:21">
+      <x:c r="A3" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B3" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C3" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D3" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E3" s="2" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F3" s="2" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G3" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H3" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I3" s="2" t="s"/>
+      <x:c r="J3" s="2" t="s"/>
+      <x:c r="K3" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L3" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="M3" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="N3" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O3" s="2" t="s"/>
+      <x:c r="P3" s="2" t="s"/>
+      <x:c r="Q3" s="2" t="s"/>
+      <x:c r="R3" s="2" t="s"/>
+      <x:c r="S3" s="2" t="s"/>
+      <x:c r="T3" s="2" t="s"/>
+      <x:c r="U3" s="2" t="s"/>
+    </x:row>
+    <x:row r="4" spans="1:21">
+      <x:c r="A4" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B4" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C4" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D4" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E4" s="2" t="s"/>
+      <x:c r="F4" s="2" t="s"/>
+      <x:c r="G4" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H4" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I4" s="2" t="s"/>
+      <x:c r="J4" s="2" t="s"/>
+      <x:c r="K4" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L4" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M4" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N4" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O4" s="2" t="s"/>
+      <x:c r="P4" s="2" t="s"/>
+      <x:c r="Q4" s="2" t="s"/>
+      <x:c r="R4" s="2" t="s"/>
+      <x:c r="S4" s="2" t="s"/>
+      <x:c r="T4" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U4" s="2" t="s"/>
+    </x:row>
+    <x:row r="5" spans="1:21">
+      <x:c r="A5" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B5" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C5" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D5" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E5" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F5" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G5" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H5" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I5" s="2" t="s"/>
+      <x:c r="J5" s="2" t="s"/>
+      <x:c r="K5" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L5" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M5" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N5" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O5" s="2" t="s"/>
+      <x:c r="P5" s="2" t="s"/>
+      <x:c r="Q5" s="2" t="s"/>
+      <x:c r="R5" s="2" t="s"/>
+      <x:c r="S5" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="T5" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U5" s="2" t="s"/>
+    </x:row>
+    <x:row r="6" spans="1:21">
+      <x:c r="A6" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B6" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C6" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D6" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E6" s="2" t="s"/>
+      <x:c r="F6" s="2" t="s"/>
+      <x:c r="G6" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H6" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I6" s="2" t="s"/>
+      <x:c r="J6" s="2" t="s"/>
+      <x:c r="K6" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L6" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M6" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N6" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O6" s="2" t="s"/>
+      <x:c r="P6" s="2" t="s"/>
+      <x:c r="Q6" s="2" t="s"/>
+      <x:c r="R6" s="2" t="s"/>
+      <x:c r="S6" s="2" t="s"/>
+      <x:c r="T6" s="2" t="s"/>
+      <x:c r="U6" s="2" t="s"/>
+    </x:row>
+    <x:row r="7" spans="1:21">
+      <x:c r="A7" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B7" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C7" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D7" s="2" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E7" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F7" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G7" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H7" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I7" s="2" t="s"/>
+      <x:c r="J7" s="2" t="s"/>
+      <x:c r="K7" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L7" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M7" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N7" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O7" s="2" t="s"/>
+      <x:c r="P7" s="2" t="s"/>
+      <x:c r="Q7" s="2" t="s"/>
+      <x:c r="R7" s="2" t="s"/>
+      <x:c r="S7" s="2" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="T7" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U7" s="2" t="s"/>
+    </x:row>
+    <x:row r="8" spans="1:21">
+      <x:c r="A8" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B8" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C8" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D8" s="2" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E8" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F8" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G8" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H8" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I8" s="2" t="s"/>
+      <x:c r="J8" s="2" t="s"/>
+      <x:c r="K8" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L8" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M8" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N8" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O8" s="2" t="s"/>
+      <x:c r="P8" s="2" t="s"/>
+      <x:c r="Q8" s="2" t="s"/>
+      <x:c r="R8" s="2" t="s"/>
+      <x:c r="S8" s="2" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="T8" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U8" s="2" t="s"/>
+    </x:row>
+    <x:row r="9" spans="1:21">
+      <x:c r="A9" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C9" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D9" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E9" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F9" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G9" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H9" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I9" s="2" t="s"/>
+      <x:c r="J9" s="2" t="s"/>
+      <x:c r="K9" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L9" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M9" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N9" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O9" s="2" t="s"/>
+      <x:c r="P9" s="2" t="s"/>
+      <x:c r="Q9" s="2" t="s"/>
+      <x:c r="R9" s="2" t="s"/>
+      <x:c r="S9" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="T9" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U9" s="2" t="s"/>
+    </x:row>
+    <x:row r="10" spans="1:21">
+      <x:c r="A10" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C10" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D10" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E10" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F10" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G10" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H10" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I10" s="2" t="s"/>
+      <x:c r="J10" s="2" t="s"/>
+      <x:c r="K10" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L10" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M10" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N10" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O10" s="2" t="s"/>
+      <x:c r="P10" s="2" t="s"/>
+      <x:c r="Q10" s="2" t="s"/>
+      <x:c r="R10" s="2" t="s"/>
+      <x:c r="S10" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="T10" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U10" s="2" t="s"/>
+    </x:row>
+    <x:row r="11" spans="1:21">
+      <x:c r="A11" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C11" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D11" s="2" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E11" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F11" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G11" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H11" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I11" s="2" t="s"/>
+      <x:c r="J11" s="2" t="s"/>
+      <x:c r="K11" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L11" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M11" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N11" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O11" s="2" t="s"/>
+      <x:c r="P11" s="2" t="s"/>
+      <x:c r="Q11" s="2" t="s"/>
+      <x:c r="R11" s="2" t="s"/>
+      <x:c r="S11" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="T11" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U11" s="2" t="s"/>
+    </x:row>
+    <x:row r="12" spans="1:21">
+      <x:c r="A12" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B12" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C12" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D12" s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E12" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F12" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G12" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H12" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I12" s="2" t="s"/>
+      <x:c r="J12" s="2" t="s"/>
+      <x:c r="K12" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L12" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M12" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N12" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O12" s="2" t="s"/>
+      <x:c r="P12" s="2" t="s"/>
+      <x:c r="Q12" s="2" t="s"/>
+      <x:c r="R12" s="2" t="s"/>
+      <x:c r="S12" s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="T12" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U12" s="2" t="s"/>
+    </x:row>
+    <x:row r="13" spans="1:21">
+      <x:c r="A13" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B13" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C13" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D13" s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E13" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F13" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G13" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H13" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I13" s="2" t="s"/>
+      <x:c r="J13" s="2" t="s"/>
+      <x:c r="K13" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L13" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M13" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N13" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O13" s="2" t="s"/>
+      <x:c r="P13" s="2" t="s"/>
+      <x:c r="Q13" s="2" t="s"/>
+      <x:c r="R13" s="2" t="s"/>
+      <x:c r="S13" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="T13" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U13" s="2" t="s"/>
+    </x:row>
+    <x:row r="14" spans="1:21">
+      <x:c r="A14" s="2" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B14" s="2" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C14" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D14" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E14" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F14" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="G14" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H14" s="2" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I14" s="2" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J14" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K14" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L14" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="M14" s="2" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="N14" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O14" s="2" t="s"/>
+      <x:c r="P14" s="2" t="s"/>
+      <x:c r="Q14" s="2" t="s"/>
+      <x:c r="R14" s="2" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="S14" s="2" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="T14" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U14" s="2" t="s"/>
+    </x:row>
+    <x:row r="15" spans="1:21">
+      <x:c r="A15" s="2" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B15" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C15" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D15" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E15" s="2" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F15" s="2" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G15" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H15" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I15" s="2" t="s"/>
+      <x:c r="J15" s="2" t="s"/>
+      <x:c r="K15" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L15" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="M15" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="N15" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="O15" s="2" t="s"/>
+      <x:c r="P15" s="2" t="s"/>
+      <x:c r="Q15" s="2" t="s"/>
+      <x:c r="R15" s="2" t="s"/>
+      <x:c r="S15" s="2" t="s"/>
+      <x:c r="T15" s="2" t="s"/>
+      <x:c r="U15" s="2" t="s"/>
+    </x:row>
+    <x:row r="16" spans="1:21">
+      <x:c r="A16" s="2" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B16" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C16" s="2" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D16" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E16" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="F16" s="2" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="G16" s="2" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H16" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I16" s="2" t="s"/>
+      <x:c r="J16" s="2" t="s"/>
+      <x:c r="K16" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L16" s="2" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="M16" s="2" t="s"/>
+      <x:c r="N16" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O16" s="2" t="s"/>
+      <x:c r="P16" s="2" t="s"/>
+      <x:c r="Q16" s="2" t="s"/>
+      <x:c r="R16" s="2" t="s"/>
+      <x:c r="S16" s="2" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="T16" s="2" t="s"/>
+      <x:c r="U16" s="2" t="s"/>
+    </x:row>
+    <x:row r="17" spans="1:21">
+      <x:c r="A17" s="2" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C17" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D17" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E17" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F17" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G17" s="2" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H17" s="2" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="I17" s="2" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="J17" s="2" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="K17" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L17" s="2" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="M17" s="2" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="N17" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O17" s="2" t="s"/>
+      <x:c r="P17" s="2" t="s"/>
+      <x:c r="Q17" s="2" t="s"/>
+      <x:c r="R17" s="2" t="s"/>
+      <x:c r="S17" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="T17" s="2" t="s"/>
+      <x:c r="U17" s="2" t="s"/>
+    </x:row>
+    <x:row r="18" spans="1:21">
+      <x:c r="A18" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C18" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D18" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E18" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F18" s="2" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G18" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H18" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="I18" s="2" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="J18" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="K18" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L18" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="M18" s="2" t="s"/>
+      <x:c r="N18" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O18" s="2" t="s"/>
+      <x:c r="P18" s="2" t="s"/>
+      <x:c r="Q18" s="2" t="s"/>
+      <x:c r="R18" s="2" t="s"/>
+      <x:c r="S18" s="2" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="T18" s="2" t="s"/>
+      <x:c r="U18" s="2" t="s"/>
+    </x:row>
+    <x:row r="19" spans="1:21">
+      <x:c r="A19" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C19" s="2" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D19" s="2" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E19" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="F19" s="2" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="G19" s="2" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H19" s="2" t="s"/>
+      <x:c r="I19" s="2" t="s"/>
+      <x:c r="J19" s="2" t="s"/>
+      <x:c r="K19" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L19" s="2" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="M19" s="2" t="s"/>
+      <x:c r="N19" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O19" s="2" t="s"/>
+      <x:c r="P19" s="2" t="s"/>
+      <x:c r="Q19" s="2" t="s"/>
+      <x:c r="R19" s="2" t="s"/>
+      <x:c r="S19" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="T19" s="2" t="s"/>
+      <x:c r="U19" s="2" t="s"/>
+    </x:row>
+    <x:row r="20" spans="1:21">
+      <x:c r="A20" s="2" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B20" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C20" s="2" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D20" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F20" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G20" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H20" s="2" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I20" s="2" t="s"/>
+      <x:c r="J20" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="K20" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L20" s="2" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="M20" s="2" t="s"/>
+      <x:c r="N20" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O20" s="2" t="s"/>
+      <x:c r="P20" s="2" t="s"/>
+      <x:c r="Q20" s="2" t="s"/>
+      <x:c r="R20" s="2" t="s"/>
+      <x:c r="S20" s="2" t="s"/>
+      <x:c r="T20" s="2" t="s"/>
+      <x:c r="U20" s="2" t="s"/>
+    </x:row>
+    <x:row r="21" spans="1:21">
+      <x:c r="A21" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B21" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C21" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D21" s="2" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E21" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F21" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="G21" s="2" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H21" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s"/>
+      <x:c r="J21" s="2" t="s"/>
+      <x:c r="K21" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L21" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="M21" s="2" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="N21" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O21" s="2" t="s"/>
+      <x:c r="P21" s="2" t="s"/>
+      <x:c r="Q21" s="2" t="s"/>
+      <x:c r="R21" s="2" t="s"/>
+      <x:c r="S21" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="T21" s="2" t="s"/>
+      <x:c r="U21" s="2" t="s"/>
+    </x:row>
+    <x:row r="22" spans="1:21">
+      <x:c r="A22" s="2" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B22" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C22" s="2" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D22" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E22" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F22" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="G22" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H22" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="I22" s="2" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J22" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="K22" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L22" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="M22" s="2" t="s"/>
+      <x:c r="N22" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O22" s="2" t="s"/>
+      <x:c r="P22" s="2" t="s"/>
+      <x:c r="Q22" s="2" t="s"/>
+      <x:c r="R22" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="S22" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="T22" s="2" t="s"/>
+      <x:c r="U22" s="2" t="s"/>
+    </x:row>
+    <x:row r="23" spans="1:21">
+      <x:c r="A23" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B23" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C23" s="2" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D23" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E23" s="2" t="s"/>
+      <x:c r="F23" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G23" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H23" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I23" s="2" t="s"/>
+      <x:c r="J23" s="2" t="s"/>
+      <x:c r="K23" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L23" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M23" s="2" t="s"/>
+      <x:c r="N23" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O23" s="2" t="s"/>
+      <x:c r="P23" s="2" t="s"/>
+      <x:c r="Q23" s="2" t="s"/>
+      <x:c r="R23" s="2" t="s"/>
+      <x:c r="S23" s="2" t="s"/>
+      <x:c r="T23" s="2" t="s"/>
+      <x:c r="U23" s="2" t="s"/>
+    </x:row>
+    <x:row r="24" spans="1:21">
+      <x:c r="A24" s="2" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B24" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C24" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D24" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E24" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F24" s="2" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H24" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="I24" s="2" t="s"/>
+      <x:c r="J24" s="2" t="s"/>
+      <x:c r="K24" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L24" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="M24" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="N24" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O24" s="2" t="s"/>
+      <x:c r="P24" s="2" t="s"/>
+      <x:c r="Q24" s="2" t="s"/>
+      <x:c r="R24" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="S24" s="2" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="T24" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U24" s="4">
+        <x:v>46873</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:21">
+      <x:c r="A25" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B25" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C25" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D25" s="2" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E25" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="F25" s="2" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="G25" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H25" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="I25" s="2" t="s"/>
+      <x:c r="J25" s="2" t="s"/>
+      <x:c r="K25" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L25" s="2" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="M25" s="2" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="N25" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O25" s="2" t="s"/>
+      <x:c r="P25" s="2" t="s"/>
+      <x:c r="Q25" s="2" t="s"/>
+      <x:c r="R25" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="S25" s="2" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="T25" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U25" s="4">
+        <x:v>46908</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:21">
+      <x:c r="A26" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B26" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C26" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D26" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E26" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F26" s="2" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G26" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H26" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="I26" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="J26" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="K26" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L26" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="M26" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="N26" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O26" s="2" t="s"/>
+      <x:c r="P26" s="2" t="s"/>
+      <x:c r="Q26" s="2" t="s"/>
+      <x:c r="R26" s="2" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="S26" s="2" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="T26" s="2" t="s"/>
+      <x:c r="U26" s="2" t="s"/>
+    </x:row>
+    <x:row r="27" spans="1:21">
+      <x:c r="A27" s="2" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B27" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C27" s="2" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D27" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E27" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F27" s="2" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G27" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H27" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="I27" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="J27" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="K27" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L27" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="M27" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="N27" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O27" s="2" t="s"/>
+      <x:c r="P27" s="2" t="s"/>
+      <x:c r="Q27" s="2" t="s"/>
+      <x:c r="R27" s="2" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="S27" s="2" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="T27" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U27" s="4">
+        <x:v>46873</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:21">
+      <x:c r="A28" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B28" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C28" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D28" s="2" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E28" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F28" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G28" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H28" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I28" s="2" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J28" s="2" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="K28" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L28" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="M28" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="N28" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O28" s="2" t="s"/>
+      <x:c r="P28" s="2" t="s"/>
+      <x:c r="Q28" s="2" t="s"/>
+      <x:c r="R28" s="2" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="S28" s="2" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="T28" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="U28" s="2" t="s"/>
+    </x:row>
+    <x:row r="29" spans="1:21">
+      <x:c r="A29" s="2" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B29" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C29" s="2" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D29" s="2" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E29" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F29" s="2" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G29" s="2" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H29" s="2" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I29" s="2" t="s"/>
+      <x:c r="J29" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="K29" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L29" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="M29" s="2" t="s"/>
+      <x:c r="N29" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O29" s="2" t="s"/>
+      <x:c r="P29" s="2" t="s"/>
+      <x:c r="Q29" s="2" t="s"/>
+      <x:c r="R29" s="2" t="s"/>
+      <x:c r="S29" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="T29" s="2" t="s"/>
+      <x:c r="U29" s="2" t="s"/>
+    </x:row>
+    <x:row r="30" spans="1:21">
+      <x:c r="A30" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B30" s="2" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G30" s="2" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H30" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="I30" s="2" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J30" s="2" t="s"/>
+      <x:c r="K30" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L30" s="2" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="M30" s="2" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N30" s="2" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="O30" s="2" t="s"/>
+      <x:c r="P30" s="2" t="s"/>
+      <x:c r="Q30" s="2" t="s"/>
+      <x:c r="R30" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="S30" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="T30" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="U30" s="2" t="s"/>
+    </x:row>
+    <x:row r="31" spans="1:21">
+      <x:c r="A31" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B31" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C31" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D31" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E31" s="2" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="F31" s="2" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G31" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I31" s="2" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="J31" s="2" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="K31" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L31" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="M31" s="2" t="s"/>
+      <x:c r="N31" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O31" s="2" t="s"/>
+      <x:c r="P31" s="2" t="s"/>
+      <x:c r="Q31" s="2" t="s"/>
+      <x:c r="R31" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="S31" s="2" t="s"/>
+      <x:c r="T31" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U31" s="4">
+        <x:v>47287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:21">
+      <x:c r="A32" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B32" s="2" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="J32" s="2" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="K32" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L32" s="2" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="M32" s="2" t="s"/>
+      <x:c r="N32" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O32" s="2" t="s"/>
+      <x:c r="P32" s="2" t="s"/>
+      <x:c r="Q32" s="2" t="s"/>
+      <x:c r="R32" s="2" t="s"/>
+      <x:c r="S32" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="T32" s="2" t="s"/>
+      <x:c r="U32" s="2" t="s"/>
+    </x:row>
+    <x:row r="33" spans="1:21">
+      <x:c r="A33" s="2" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B33" s="2" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C33" s="2" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D33" s="2" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E33" s="2" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="2" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G33" s="2" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H33" s="2" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="I33" s="2" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J33" s="2" t="s"/>
+      <x:c r="K33" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L33" s="2" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="M33" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="N33" s="2" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="O33" s="2" t="s"/>
+      <x:c r="P33" s="2" t="s"/>
+      <x:c r="Q33" s="2" t="s"/>
+      <x:c r="R33" s="2" t="s"/>
+      <x:c r="S33" s="2" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="T33" s="2" t="s"/>
+      <x:c r="U33" s="2" t="s"/>
+    </x:row>
+    <x:row r="34" spans="1:21">
+      <x:c r="A34" s="2" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B34" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="J34" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="K34" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L34" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="M34" s="2" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="N34" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O34" s="2" t="s"/>
+      <x:c r="P34" s="2" t="s"/>
+      <x:c r="Q34" s="2" t="s"/>
+      <x:c r="R34" s="2" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="S34" s="2" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="T34" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U34" s="2" t="s"/>
+    </x:row>
+    <x:row r="35" spans="1:21">
+      <x:c r="A35" s="2" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B35" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C35" s="2" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D35" s="2" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E35" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F35" s="2" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="G35" s="2" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H35" s="2" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="I35" s="2" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="J35" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="K35" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L35" s="2" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="M35" s="2" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="N35" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O35" s="2" t="s"/>
+      <x:c r="P35" s="2" t="s"/>
+      <x:c r="Q35" s="2" t="s"/>
+      <x:c r="R35" s="2" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="S35" s="2" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="T35" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U35" s="2" t="s"/>
+    </x:row>
+    <x:row r="36" spans="1:21">
+      <x:c r="A36" s="2" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B36" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C36" s="2" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D36" s="2" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E36" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F36" s="2" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="G36" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H36" s="2" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="I36" s="2" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="J36" s="2" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="K36" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L36" s="2" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="M36" s="2" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N36" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O36" s="2" t="s"/>
+      <x:c r="P36" s="2" t="s"/>
+      <x:c r="Q36" s="2" t="s"/>
+      <x:c r="R36" s="2" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="S36" s="2" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="T36" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="U36" s="2" t="s"/>
+    </x:row>
+    <x:row r="37" spans="1:21">
+      <x:c r="A37" s="2" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B37" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C37" s="2" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D37" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E37" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F37" s="2" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="G37" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H37" s="2" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="I37" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="J37" s="2" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="K37" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L37" s="2" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="M37" s="2" t="s"/>
+      <x:c r="N37" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O37" s="2" t="s"/>
+      <x:c r="P37" s="2" t="s"/>
+      <x:c r="Q37" s="2" t="s"/>
+      <x:c r="R37" s="2" t="s"/>
+      <x:c r="S37" s="2" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="T37" s="2" t="s"/>
+      <x:c r="U37" s="2" t="s"/>
+    </x:row>
+    <x:row r="38" spans="1:21">
+      <x:c r="A38" s="2" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B38" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C38" s="2" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D38" s="2" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E38" s="2" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F38" s="2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="G38" s="2" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H38" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I38" s="2" t="s"/>
+      <x:c r="J38" s="2" t="s"/>
+      <x:c r="K38" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L38" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="M38" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="N38" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="O38" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="P38" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="Q38" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="R38" s="2" t="s"/>
+      <x:c r="S38" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="T38" s="2" t="s"/>
+      <x:c r="U38" s="2" t="s"/>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...7 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <x:sheetData/>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-[...7 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <x:sheetData/>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...4 lines deleted...]
-    <vt:vector size="2" baseType="variant">
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Application>Microsoft Excel</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="4">
       <vt:variant>
-        <vt:lpstr>Munkalapok</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...1 lines deleted...]
-    <vt:vector size="3" baseType="lpstr">
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>Munka1</vt:lpstr>
       <vt:lpstr>Munka2</vt:lpstr>
       <vt:lpstr>Munka3</vt:lpstr>
+      <vt:lpstr>Munka1!Print_Area</vt:lpstr>
+      <vt:lpstr>Munka1!Print_Titles</vt:lpstr>
+      <vt:lpstr>Munka2!Print_Area</vt:lpstr>
+      <vt:lpstr>Munka2!Print_Titles</vt:lpstr>
+      <vt:lpstr>Munka3!Print_Area</vt:lpstr>
+      <vt:lpstr>Munka3!Print_Titles</vt:lpstr>
     </vt:vector>
-  </TitlesOfParts>
-[...4 lines deleted...]
-</Properties>
+  </ap:TitlesOfParts>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>14.0300</ap:AppVersion>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Székely Tibor</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Székely Tibor</lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>