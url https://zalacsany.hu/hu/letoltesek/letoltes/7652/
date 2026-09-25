--- v0 (2026-05-03)
+++ v1 (2026-09-25)
@@ -1,892 +1,1004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+<x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28324"/>
+  <x:workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Székely Tibor\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{913A8F6F-38EE-48D8-A4D2-D9549DAB5B12}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-[...7 lines deleted...]
-</workbook>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{557C35AF-0D90-42A7-A640-C895B4D5EEF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <x:bookViews>
+    <x:workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="0" activeTab="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </x:bookViews>
+  <x:sheets>
+    <x:sheet name="Üzlet lista" sheetId="1" r:id="rId1"/>
+  </x:sheets>
+  <x:definedNames/>
+  <x:calcPr calcId="124519"/>
+</x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="182">
-[...546 lines deleted...]
-</sst>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="237">
+  <x:si>
+    <x:t>Sorszám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyilvántartási szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyilvántartásba vétel dátuma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzlet neve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzlet címe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üzemeltető</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Típus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Státusz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utolsó ellenőrzés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Termékek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Módosítási dátum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Megszűnés dátum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alapterület</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esemény megjegyzés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kereskedő cím</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kereskedő cégjegyzékszáma, vállalkozói nyilvántartási szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kereskedő statisztikai szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyitva tartás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Befogadóképessége</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vásárlók könyve használatba vételének időpontja</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kereskedelmi tevékenység jellege</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Szeszesital kimérés ténye</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22. § (1) bek. Tevékenységet (zeneszolgáltatás) nyújt-e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22. § (1) bek. Tevékenységet (műsoros előadás, tánc) rendez-e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22. § (1) bek. Tevékenységet (szórakoztató játék, szerencsejáték) folytat-e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKNYIR nyilvántartási szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKNYIR technikai azonosító</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vendéglátóhely típusa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAK regisztrációs szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helyrajzi szám</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015.09.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zala Springs Golf Resort étterem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Külterület  010/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zala Springs Golf Resort Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bejelentés köteles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aktív</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Csomagolt kávé, dobozos, illetve palackozott alkoholmentes- és szeszes ital | Cukrászati készítmény, édesipari termék | Kenyér- és pékáru, sütőipari termék | Dohányterméket kiegészítő termék | Sör | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Vállalkozók útja 2 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2010040324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24960551931911420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kiskereskedelem, vendéglátás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mozgó vendéglátóhely – 56.12 Mozgó vendéglátás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2016.07.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olajforrás Benzinkút és Autósbolt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Arany János utca 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sernád Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bejelentés és engedély köteles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A kémiai biztonságról szóló törvény szerinti veszélyes anyagok és keverékek, kivéve a jövedéki adóról szóló törvény szerinti tüzelő-, fűtőanyag célú gázolaj, LPG és az üzemanyag | Édességáru (csokoládé, desszert, nápolyi, cukorkaáru, előrecsomagolt fagylalt és jégkrém stb.) | Gépjármű-kenőanyag, -hűtőanyag, adalékanyag és a jövedéki adóról szóló törvény szerinti üzemanyag | Személygépjármű és egyéb gépjármű-alkatrész és -tartozék | Egyéb (jelölje meg)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1028 Budapest Mikszáth Kálmán utca 7 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0109185304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24841179473011301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kiskereskedelem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2/2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2019.06.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toscana Panzió-Étterem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Hegy utca 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Szeráj Burger Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fagylalt, jégkrém | Élelmiszer | Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Édességáru (csokoládé, desszert, nápolyi, cukorkaáru, előrecsomagolt fagylalt és jégkrém stb.) | Energiatermék | Sör | Csendes és habzóbor | Egyéb csendes és habzó erjesztett ital | Köztes alkoholtermék | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1096 Budapest Lenhossék utca 3 A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2002050411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25450361561011301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020.02.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Csányi Horgásztó </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Petőfi köz 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csányi Horgásztó</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Édességáru (csokoládé, desszert, nápolyi, cukorkaáru, előrecsomagolt fagylalt és jégkrém stb.) | Energiatermék | Sör | Csendes és habzóbor | Egyéb csendes és habzó erjesztett ital | Köztes alkoholtermék | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Petőfi köz 16 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-06879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27321728032211320</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">H: 08:00 - 20:00, K: 08:00 - 20:00, Sze: 08:00 - 20:00, Cs: 08:00 - 20:00, P: 08:00 - 20:00, Szo: 08:00 - 20:00, V: 08:00 - 20:00, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022.02.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOMI FALATOK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SZIJÁRTÓ TAMÁS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Csomagolt kávé, dobozos, illetve palackozott alkoholmentes- és szeszes ital | Energiatermék | Sör | Csendes és habzóbor | Egyéb csendes és habzó erjesztett ital | Köztes alkoholtermék | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8743 Zalaszabar Kossuth utca 71 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>56037375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57409144561023120</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Hétfő: 07:00 - 18:00 Ebédidő:  -  Kedd: 07:00 - 18:00 Ebédidő:  -  Szerda: 07:00 - 18:00 Ebédidő:  -  Csütörtök: 07:00 - 18:00 Ebédidő:  -  Péntek: 07:00 - 18:00 Ebédidő:  -  Szombat: 07:00 - 18:00 Ebédidő:  -  Vasárnap: 07:00 - 18:00 Ebédidő:  - </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Büfé – 56.11 Éttermi vendéglátás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Park Vegyeskereskedés </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGHTHERMÁL KFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kávéital, alkoholmentes- és szeszes ital | Energiatermék | Sör | Csendes és habzóbor | Egyéb csendes és habzó erjesztett ital | Köztes alkoholtermék | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023.01.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Csányi László utca 24 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009073325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24193249551011320</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">H: 07:00 - 20:00, K: 07:00 - 20:00, Sze: 07:00 - 20:00, Cs: 07:00 - 20:00, P: 07:00 - 20:00, Szo: 07:00 - 20:00, V: 07:00 - 20:00, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Étterem – 56.11 Éttermi vendéglátás</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Toscana Étterem </x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-Nita Trió Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Csomagolt kávé, dobozos, illetve palackozott alkoholmentes- és szeszes ital | Cukrászati készítmény, édesipari termék | Hús-és hentesáru | Hal | Zöldség- és gyümölcs | Kenyér- és pékáru, sütőipari termék | Édességáru (csokoládé, desszert, nápolyi, cukorkaáru, előrecsomagolt fagylalt és jégkrém stb.) | Tej, tejtermék (vaj, sajt, túró, savanyított tejtermék stb.) | Egyéb élelmiszer (tojás, étolaj, margarin és zsír, olajos és egyéb magvak, cukor, só, száraztészta, kávé, tea, fűszer, ecet, méz, bébiétel stb.) | Közérzetjavító és étrend-kiegészítő termék (gyógynövény, biotermék, testépítő szer stb.) | Dohányterméket kiegészítő termék | Lábbeli- és bőráru | Óra- és ékszer | Játékáru | Virág és kertészeti cikk | Emlék- és ajándéktárgy | Energiatermék | Sör | Csendes és habzóbor | Egyéb csendes és habzó erjesztett ital | Köztes alkoholtermék | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8649 Balatonberény Ady Endre utca 49 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1409317502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27907182829911314</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">H: 06:00 - 22:00, K: 06:00 - 22:00, Sze: 06:00 - 22:00, Cs: 06:00 - 22:00, P: 06:00 - 22:00, Szo: 06:00 - 22:00, V: 06:00 - 22:00, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018.02.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farm Inn Fogadó</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Örvényeshegy  20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrona Tour Turisztikai Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Csomagolt kávé, dobozos, illetve palackozott alkoholmentes- és szeszes ital | Cukrászati készítmény, édesipari termék | Zöldség- és gyümölcs | Kenyér- és pékáru, sütőipari termék | Édességáru (csokoládé, desszert, nápolyi, cukorkaáru, előrecsomagolt fagylalt és jégkrém stb.) | Egyéb élelmiszer (tojás, étolaj, margarin és zsír, olajos és egyéb magvak, cukor, só, száraztészta, kávé, tea, fűszer, ecet, méz, bébiétel stb.) | Közérzetjavító és étrend-kiegészítő termék (gyógynövény, biotermék, testépítő szer stb.) | Ruházat (gyermek, női, férfi ruházati cikk, bőrruházat és szőrmeáru, ruházati kiegészítő) | Könyv | Újság, napilap, folyóirat, periodikus kiadvány | Papír- és írószer, művészellátó cikk (vászon, állvány stb.) | Illatszer, drogéria | Sportszer, sporteszköz (horgászfelszerelés, kempingcikk, csónak, kerékpár és alkatrész, tartozék, lovas felszerelés, kiegészítők stb.) | Játékáru | Díszműáru, műalkotás, népművészeti és iparművészeti áru | Emlék- és ajándéktárgy | Kreatív-hobbi és dekorációs termék | Használtcikk (használt könyv, ruházati cikk, sportszer, bútor, egyéb használtcikk, régiség) | Sör | Csendes és habzóbor | Köztes alkoholtermék | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Örvényeshegy  20 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009073089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26133368011320</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">H: 12:00 - 22:00, K: 12:00 - 22:00, Sze: 12:00 - 22:00, Cs: 12:00 - 22:00, P: 12:00 - 22:00, Szo: 12:00 - 22:00, V: 12:00 - 22:00, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0230/1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/2018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018.03.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halfüstölő</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zöld Szféra Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hal | Állateledel, takarmány</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8360 Keszthely Meggyfa utca 46 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009073037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24124388011311320</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">H: 08:00 - 17:00, K: 08:00 - 17:00, Sze: 08:00 - 17:00, Cs: 08:00 - 17:00, P: 08:00 - 17:00, Szo: Zárva, V: Zárva, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>123/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024.09.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utánfutó Áruház</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Vasút utca 1 ép:I </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Company Bt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egyéb gépjármű (tehergépjármű, lakókocsi, 3,5 tonnánál nehezebb jármű) | Személygépjármű és egyéb gépjármű-alkatrész és -tartozék | Egyéb (jelölje meg)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-06-039398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22581374479111720</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Hétfő: 08:00 - 16:00 Ebédidő:  -  Kedd: 08:00 - 16:00 Ebédidő:  -  Szerda: 08:00 - 16:00 Ebédidő:  -  Csütörtök: 08:00 - 16:00 Ebédidő:  -  Péntek: 08:00 - 16:00 Ebédidő:  -  Szombat:  -  Ebédidő:  -  Vasárnap:  -  Ebédidő:  - </x:t>
+  </x:si>
+  <x:si>
+    <x:t>389/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/2014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014.05.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Építőanyag szaküzlet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Ady Endre utca 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vajda-Ép Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Ady Endre utca 24 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>200906891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14266942412011320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/2017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2017.03.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunor 2000 Bt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány József Attila utca 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takács Ernő</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruházat (gyermek, női, férfi ruházati cikk, bőrruházat és szőrmeáru, ruházati kiegészítő) | Lábbeli- és bőráru | Könyv | Sportszer, sporteszköz (horgászfelszerelés, kempingcikk, csónak, kerékpár és alkatrész, tartozék, lovas felszerelés, kiegészítők stb.) | Emlék- és ajándéktárgy</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány József Attila utca 7 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2006035693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20377429477921220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/2015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zala Springs Golf Resort Spike Bar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Külterület  010/6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kávéital, alkoholmentes- és szeszes ital | Csomagolt kávé, dobozos, illetve palackozott alkoholmentes- és szeszes ital | Sör | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkoholos italokra specializálódott vendéglátóhely (bár, kocsma, borozó) – 56.30 Italszolgáltatás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010/6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/1998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1998.11.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vadászcsárda 2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Élelmiszer | Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Cukrászati készítmény, édesipari termék | Hús-és hentesáru | Hal | Zöldség- és gyümölcs | Kenyér- és pékáru, sütőipari termék | Tej, tejtermék (vaj, sajt, túró, savanyított tejtermék stb.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Arany János utca 1 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-06-036532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vendéglátás</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/2014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014.06.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Driving Range Klub Ház</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Csányi László utca 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zala Springs Golf Resort Zrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kávéital, alkoholmentes- és szeszes ital | Csomagolt kávé, dobozos, illetve palackozott alkoholmentes- és szeszes ital | Cukrászati készítmény, édesipari termék | Édességáru (csokoládé, desszert, nápolyi, cukorkaáru, előrecsomagolt fagylalt és jégkrém stb.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 10 040324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/2015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zala Springs Golf Resort ProShop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vállalkozók útja 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruházat (gyermek, női, férfi ruházati cikk, bőrruházat és szőrmeáru, ruházati kiegészítő) | Lábbeli- és bőráru | Sportszer, sporteszköz (horgászfelszerelés, kempingcikk, csónak, kerékpár és alkatrész, tartozék, lovas felszerelés, kiegészítők stb.) | Emlék- és ajándéktárgy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/2016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2016.06.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gellén Pince</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Örvényeshegy </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gellén Sándorné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kávéital, alkoholmentes- és szeszes ital | Csendes és habzóbor</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Pálfy József utca 14 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>746/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/2018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018.10.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gadányi Emőke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruházat (gyermek, női, férfi ruházati cikk, bőrruházat és szőrmeáru, ruházati kiegészítő) | Díszműáru, műalkotás, népművészeti és iparművészeti áru | Emlék- és ajándéktárgy</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8782 Zalacsány Panoráma út 22 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>50659441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66724792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/2016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2016.06.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kőkereskedés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vasút utca 36 D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kőcenter Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vasáru, barkács, és építési anyag | Virág és kertészeti cikk</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8372 Cserszegtomaj Béke utca 2 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009071695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151/34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/2011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011.11.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrál M Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vasút utca 2 A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrál-M Kft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Csomagolt kávé, dobozos, illetve palackozott alkoholmentes- és szeszes ital | Cukrászati készítmény, édesipari termék | Hús-és hentesáru | Zöldség- és gyümölcs | Kenyér- és pékáru, sütőipari termék | Édességáru (csokoládé, desszert, nápolyi, cukorkaáru, előrecsomagolt fagylalt és jégkrém stb.) | Tej, tejtermék (vaj, sajt, túró, savanyított tejtermék stb.) | Egyéb élelmiszer (tojás, étolaj, margarin és zsír, olajos és egyéb magvak, cukor, só, száraztészta, kávé, tea, fűszer, ecet, méz, bébiétel stb.) | Bútor, lakberendezés, háztartási felszerelés, világítástechnikai cikk | Illatszer, drogéria | Háztartási tisztítószer, vegyi áru | Mezőgazdasági, méhészeti és borászati cikk, növényvédő szer, termésnövelő anyag, a tevékenységhez szükséges eszköz, kisgép (pincegazdasági felszerelés, vetőmag, tápszer, kötözőfonal, zsineg stb.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8900 Zalaegerszeg Alsóerdei út 11 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009060779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10710528471111320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/2008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008.06.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SZÁZxSZÉP VIRÁGÜZLET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Vállalkozók útja 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vajda Ildikó Beáta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Papír- és írószer, művészellátó cikk (vászon, állvány stb.) | Háztartási tisztítószer, vegyi áru | Virág és kertészeti cikk | Mezőgazdasági, méhészeti és borászati cikk, növényvédő szer, termésnövelő anyag, a tevékenységhez szükséges eszköz, kisgép (pincegazdasági felszerelés, vetőmag, tápszer, kötözőfonal, zsineg stb.) | Emlék- és ajándéktárgy | Kreatív-hobbi és dekorációs termék</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026.03.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8741 Zalaapáti Jókai Mór utca 141 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>15186546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65357743-0163-231-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">H: 07:30 - 17:00, K: Zárva, Sze: 07:30 - 17:00, Cs: 07:30 - 17:00, P: 07:30 - 17:00, Szo: 07:00 - 11:00, V: Zárva, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140/16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/2013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2013.12.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pálos Borház</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8782 Zalacsány Örvényeshegy  42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLC Tanácsadói Csoport Kft.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meleg-, hideg étel | Kávéital, alkoholmentes- és szeszes ital | Csomagolt kávé, dobozos, illetve palackozott alkoholmentes- és szeszes ital | Édességáru (csokoládé, desszert, nápolyi, cukorkaáru, előrecsomagolt fagylalt és jégkrém stb.) | Egyéb élelmiszer (tojás, étolaj, margarin és zsír, olajos és egyéb magvak, cukor, só, száraztészta, kávé, tea, fűszer, ecet, méz, bébiétel stb.) | Ruházat (gyermek, női, férfi ruházati cikk, bőrruházat és szőrmeáru, ruházati kiegészítő) | Könyv | Díszműáru, műalkotás, népművészeti és iparművészeti áru | Emlék- és ajándéktárgy | Sör | Csendes és habzóbor | Egyéb csendes és habzó erjesztett ital | Köztes alkoholtermék | Alkoholtermék</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018.05.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1055 Budapest Kossuth Lajos tér 18 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0109721687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13161617702211301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hétfő-Vasárnap: 08:00-18:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1117</x:t>
+  </x:si>
+</x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...112 lines deleted...]
-    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+<x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac x16r2 xr">
+  <x:numFmts count="1">
+    <x:numFmt numFmtId="0" formatCode=""/>
+  </x:numFmts>
+  <x:fonts count="4" x14ac:knownFonts="1">
+    <x:font>
+      <x:sz val="10"/>
+      <x:color indexed="64"/>
+      <x:name val="Arial"/>
+      <x:charset val="1"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="10"/>
+      <x:color indexed="64"/>
+      <x:name val="Arial"/>
+      <x:charset val="1"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="10"/>
+      <x:color indexed="64"/>
+      <x:name val="Arial"/>
+      <x:family val="2"/>
+      <x:charset val="238"/>
+    </x:font>
+    <x:font>
+      <x:vertAlign val="baseline"/>
+      <x:sz val="11"/>
+      <x:color rgb="FF000000"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+  </x:fonts>
+  <x:fills count="2">
+    <x:fill>
+      <x:patternFill patternType="none"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="gray125"/>
+    </x:fill>
+  </x:fills>
+  <x:borders count="1">
+    <x:border>
+      <x:left/>
+      <x:right/>
+      <x:top/>
+      <x:bottom/>
+      <x:diagonal/>
+    </x:border>
+  </x:borders>
+  <x:cellStyleXfs count="5">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellStyleXfs>
+  <x:cellXfs count="8">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+  </x:cellXfs>
+  <x:cellStyles count="2">
+    <x:cellStyle name="Normál" xfId="0" builtinId="0"/>
+    <x:cellStyle name="Normal" xfId="1" builtinId="0"/>
+  </x:cellStyles>
+  <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <x:extLst>
+    <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+    </x:ext>
+    <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-</styleSheet>
+    </x:ext>
+  </x:extLst>
+</x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1019,1410 +1131,1776 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1346 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0000-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+    <x:pageSetUpPr autoPageBreaks="0"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:AD10"/>
+  <x:sheetViews>
+    <x:sheetView tabSelected="1" workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <x:cols>
+    <x:col min="1" max="1" width="9.140625" style="4" customWidth="1"/>
+    <x:col min="2" max="2" width="18.7109375" style="4" customWidth="1"/>
+    <x:col min="3" max="3" width="27.42578125" style="4" customWidth="1"/>
+    <x:col min="4" max="4" width="30.140625" style="4" customWidth="1"/>
+    <x:col min="5" max="5" width="40.7109375" style="4" customWidth="1"/>
+    <x:col min="6" max="6" width="35.7109375" style="4" customWidth="1"/>
+    <x:col min="7" max="13" width="25.7109375" style="4" customWidth="1"/>
+    <x:col min="14" max="14" width="44.140625" style="4" customWidth="1"/>
+    <x:col min="15" max="15" width="15.28515625" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="16" max="16" width="52.85546875" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="17" max="17" width="26.42578125" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="18" max="18" width="17.42578125" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="19" max="19" width="19.5703125" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="20" max="20" width="47.28515625" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="21" max="21" width="32.85546875" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="22" max="22" width="24.85546875" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="23" max="23" width="51.42578125" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="24" max="24" width="58.7109375" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="25" max="25" width="69" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="26" max="26" width="30.140625" style="4" customWidth="1"/>
+    <x:col min="27" max="27" width="26.7109375" style="4" bestFit="1" customWidth="1"/>
+    <x:col min="28" max="28" width="71.42578125" style="4" customWidth="1"/>
+    <x:col min="29" max="29" width="45.85546875" style="4" customWidth="1"/>
+    <x:col min="30" max="30" width="20.7109375" style="4" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:30" x14ac:dyDescent="0.2">
+      <x:c r="A1" s="5" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" s="5" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" s="5" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" s="5" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" s="5" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" s="5" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="G1" s="5" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="H1" s="5" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I1" s="5" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="J1" s="5" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="K1" s="5" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="L1" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="M1" s="5" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="N1" s="5" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="O1" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="P1" s="5" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="Q1" s="5" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="R1" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="S1" s="5" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="T1" s="5" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="U1" s="5" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="V1" s="5" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="W1" s="5" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="X1" s="5" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Y1" s="5" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="Z1" s="5" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="AA1" s="5" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="AB1" s="5" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="AC1" s="5" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="AD1" s="5" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:30" x14ac:dyDescent="0.2">
+      <x:c r="A2" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B2" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C2" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D2" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E2" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F2" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G2" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H2" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I2" s="6" t="s"/>
+      <x:c r="J2" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K2" s="4" t="s"/>
+      <x:c r="L2" s="4" t="s"/>
+      <x:c r="M2" s="4" t="n">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="N2" s="4" t="s"/>
+      <x:c r="O2" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P2" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="Q2" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="R2" s="4" t="s"/>
+      <x:c r="S2" s="4" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="T2" s="4" t="s"/>
+      <x:c r="U2" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="V2" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W2" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X2" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y2" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z2" s="4" t="s"/>
+      <x:c r="AA2" s="4" t="s"/>
+      <x:c r="AB2" s="4" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="AC2" s="4" t="s"/>
+      <x:c r="AD2" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:30">
+      <x:c r="A3" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B3" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C3" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D3" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E3" s="4" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F3" s="4" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G3" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H3" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I3" s="4" t="s"/>
+      <x:c r="J3" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="K3" s="4" t="s"/>
+      <x:c r="L3" s="4" t="s"/>
+      <x:c r="M3" s="4" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="N3" s="4" t="s"/>
+      <x:c r="O3" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="P3" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="Q3" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="R3" s="4" t="s"/>
+      <x:c r="S3" s="4" t="s"/>
+      <x:c r="T3" s="4" t="s"/>
+      <x:c r="U3" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V3" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W3" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X3" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y3" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z3" s="4" t="s"/>
+      <x:c r="AA3" s="4" t="s"/>
+      <x:c r="AB3" s="4" t="s"/>
+      <x:c r="AC3" s="4" t="s"/>
+      <x:c r="AD3" s="4" t="s"/>
+    </x:row>
+    <x:row r="4" spans="1:30">
+      <x:c r="A4" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B4" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C4" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D4" s="4" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E4" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F4" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G4" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H4" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I4" s="4" t="s"/>
+      <x:c r="J4" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K4" s="4" t="s"/>
+      <x:c r="L4" s="4" t="s"/>
+      <x:c r="M4" s="4" t="n">
+        <x:v>1671</x:v>
+      </x:c>
+      <x:c r="N4" s="4" t="s"/>
+      <x:c r="O4" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="P4" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="Q4" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="R4" s="4" t="s"/>
+      <x:c r="S4" s="4" t="s"/>
+      <x:c r="T4" s="4" t="s"/>
+      <x:c r="U4" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V4" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="W4" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X4" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y4" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z4" s="4" t="s"/>
+      <x:c r="AA4" s="4" t="s"/>
+      <x:c r="AB4" s="4" t="s"/>
+      <x:c r="AC4" s="4" t="s"/>
+      <x:c r="AD4" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:30">
+      <x:c r="A5" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B5" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C5" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D5" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E5" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F5" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G5" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H5" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I5" s="4" t="s"/>
+      <x:c r="J5" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K5" s="4" t="s"/>
+      <x:c r="L5" s="4" t="s"/>
+      <x:c r="M5" s="4" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="N5" s="4" t="s"/>
+      <x:c r="O5" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="P5" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="Q5" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="R5" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="S5" s="4" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="T5" s="4" t="s"/>
+      <x:c r="U5" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V5" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="W5" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="X5" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Y5" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z5" s="4" t="s"/>
+      <x:c r="AA5" s="4" t="s"/>
+      <x:c r="AB5" s="4" t="s"/>
+      <x:c r="AC5" s="4" t="s"/>
+      <x:c r="AD5" s="4" t="s"/>
+    </x:row>
+    <x:row r="6" spans="1:30">
+      <x:c r="A6" s="4" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D6" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G6" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H6" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I6" s="4" t="s"/>
+      <x:c r="J6" s="4" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="K6" s="4" t="s"/>
+      <x:c r="L6" s="4" t="s"/>
+      <x:c r="M6" s="4" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="N6" s="4" t="s"/>
+      <x:c r="O6" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="P6" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="Q6" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="R6" s="4" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S6" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="T6" s="7">
+        <x:v>44603</x:v>
+      </x:c>
+      <x:c r="U6" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="V6" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="W6" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X6" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y6" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z6" s="4" t="s"/>
+      <x:c r="AA6" s="4" t="s"/>
+      <x:c r="AB6" s="4" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="AC6" s="4" t="s"/>
+      <x:c r="AD6" s="4" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:30">
+      <x:c r="A7" s="4" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="s"/>
+      <x:c r="D7" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E7" s="4" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F7" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G7" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H7" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I7" s="4" t="s"/>
+      <x:c r="J7" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="K7" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="L7" s="4" t="s"/>
+      <x:c r="M7" s="4" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="N7" s="4" t="s"/>
+      <x:c r="O7" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="P7" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q7" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R7" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="S7" s="4" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="T7" s="7">
+        <x:v>44242</x:v>
+      </x:c>
+      <x:c r="U7" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="V7" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="W7" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X7" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y7" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z7" s="4" t="s"/>
+      <x:c r="AA7" s="4" t="s"/>
+      <x:c r="AB7" s="4" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="AC7" s="4" t="s"/>
+      <x:c r="AD7" s="4" t="s"/>
+    </x:row>
+    <x:row r="8" spans="1:30">
+      <x:c r="A8" s="4" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="s"/>
+      <x:c r="D8" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F8" s="4" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G8" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H8" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I8" s="4" t="s"/>
+      <x:c r="J8" s="4" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="K8" s="4" t="s"/>
+      <x:c r="L8" s="4" t="s"/>
+      <x:c r="M8" s="4" t="n">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="N8" s="4" t="s"/>
+      <x:c r="O8" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="P8" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q8" s="4" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="R8" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="S8" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="T8" s="4" t="s"/>
+      <x:c r="U8" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V8" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="W8" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="X8" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Y8" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z8" s="4" t="s"/>
+      <x:c r="AA8" s="4" t="s"/>
+      <x:c r="AB8" s="4" t="s"/>
+      <x:c r="AC8" s="4" t="s"/>
+      <x:c r="AD8" s="4" t="s"/>
+    </x:row>
+    <x:row r="9" spans="1:30">
+      <x:c r="A9" s="4" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H9" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="s"/>
+      <x:c r="J9" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="K9" s="4" t="s"/>
+      <x:c r="L9" s="4" t="s"/>
+      <x:c r="M9" s="4" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="N9" s="4" t="s"/>
+      <x:c r="O9" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="P9" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="Q9" s="4" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="R9" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="S9" s="4" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="T9" s="7">
+        <x:v>41827</x:v>
+      </x:c>
+      <x:c r="U9" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="V9" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="W9" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X9" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y9" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z9" s="4" t="s"/>
+      <x:c r="AA9" s="4" t="s"/>
+      <x:c r="AB9" s="4" t="s"/>
+      <x:c r="AC9" s="4" t="s"/>
+      <x:c r="AD9" s="4" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:30" x14ac:dyDescent="0.2">
+      <x:c r="A10" s="4" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H10" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I10" s="6" t="s"/>
+      <x:c r="J10" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="K10" s="4" t="s"/>
+      <x:c r="L10" s="4" t="s"/>
+      <x:c r="M10" s="4" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="N10" s="4" t="s"/>
+      <x:c r="O10" s="4" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="P10" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="Q10" s="4" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="R10" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="S10" s="4" t="s"/>
+      <x:c r="T10" s="4" t="s"/>
+      <x:c r="U10" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V10" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W10" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X10" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y10" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z10" s="4" t="s"/>
+      <x:c r="AA10" s="4" t="s"/>
+      <x:c r="AB10" s="4" t="s"/>
+      <x:c r="AC10" s="4" t="s"/>
+      <x:c r="AD10" s="4" t="s">
+        <x:v>127</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:30">
+      <x:c r="A11" s="4" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H11" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="s"/>
+      <x:c r="J11" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K11" s="4" t="s"/>
+      <x:c r="L11" s="4" t="s"/>
+      <x:c r="M11" s="4" t="n">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="N11" s="4" t="s"/>
+      <x:c r="O11" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="P11" s="4" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="Q11" s="4" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="R11" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="S11" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="T11" s="7">
+        <x:v>45565</x:v>
+      </x:c>
+      <x:c r="U11" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V11" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W11" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X11" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y11" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z11" s="4" t="s"/>
+      <x:c r="AA11" s="4" t="s"/>
+      <x:c r="AB11" s="4" t="s"/>
+      <x:c r="AC11" s="4" t="s"/>
+      <x:c r="AD11" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:30">
+      <x:c r="A12" s="4" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E12" s="4" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F12" s="4" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="G12" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H12" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I12" s="4" t="s"/>
+      <x:c r="J12" s="4" t="s"/>
+      <x:c r="K12" s="4" t="s"/>
+      <x:c r="L12" s="4" t="s"/>
+      <x:c r="M12" s="4" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="N12" s="4" t="s"/>
+      <x:c r="O12" s="4" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="P12" s="4" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="Q12" s="4" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="R12" s="4" t="s"/>
+      <x:c r="S12" s="4" t="s"/>
+      <x:c r="T12" s="4" t="s"/>
+      <x:c r="U12" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V12" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W12" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X12" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y12" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z12" s="4" t="s"/>
+      <x:c r="AA12" s="4" t="s"/>
+      <x:c r="AB12" s="4" t="s"/>
+      <x:c r="AC12" s="4" t="s"/>
+      <x:c r="AD12" s="4" t="s"/>
+    </x:row>
+    <x:row r="13" spans="1:30">
+      <x:c r="A13" s="4" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E13" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F13" s="4" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G13" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H13" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I13" s="4" t="s"/>
+      <x:c r="J13" s="4" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="K13" s="4" t="s"/>
+      <x:c r="L13" s="4" t="s"/>
+      <x:c r="M13" s="4" t="s"/>
+      <x:c r="N13" s="4" t="s"/>
+      <x:c r="O13" s="4" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="P13" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="R13" s="4" t="s"/>
+      <x:c r="S13" s="4" t="s"/>
+      <x:c r="T13" s="4" t="s"/>
+      <x:c r="U13" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V13" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W13" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X13" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y13" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z13" s="4" t="s"/>
+      <x:c r="AA13" s="4" t="s"/>
+      <x:c r="AB13" s="4" t="s"/>
+      <x:c r="AC13" s="4" t="s"/>
+      <x:c r="AD13" s="4" t="s"/>
+    </x:row>
+    <x:row r="14" spans="1:30">
+      <x:c r="A14" s="4" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E14" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F14" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G14" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H14" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I14" s="4" t="s"/>
+      <x:c r="J14" s="4" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="K14" s="4" t="s"/>
+      <x:c r="L14" s="4" t="s"/>
+      <x:c r="M14" s="4" t="n">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="N14" s="4" t="s"/>
+      <x:c r="O14" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P14" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="Q14" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="R14" s="4" t="s"/>
+      <x:c r="S14" s="4" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="T14" s="4" t="s"/>
+      <x:c r="U14" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="V14" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W14" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X14" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y14" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z14" s="4" t="s"/>
+      <x:c r="AA14" s="4" t="s"/>
+      <x:c r="AB14" s="4" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="AC14" s="4" t="s"/>
+      <x:c r="AD14" s="4" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:30">
+      <x:c r="A15" s="4" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E15" s="4" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F15" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G15" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H15" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I15" s="4" t="s"/>
+      <x:c r="J15" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="K15" s="4" t="s"/>
+      <x:c r="L15" s="4" t="s"/>
+      <x:c r="M15" s="4" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="N15" s="4" t="s"/>
+      <x:c r="O15" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="P15" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s"/>
+      <x:c r="R15" s="4" t="s"/>
+      <x:c r="S15" s="4" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="T15" s="4" t="s"/>
+      <x:c r="U15" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="V15" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="W15" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X15" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y15" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z15" s="4" t="s"/>
+      <x:c r="AA15" s="4" t="s"/>
+      <x:c r="AB15" s="4" t="s"/>
+      <x:c r="AC15" s="4" t="s"/>
+      <x:c r="AD15" s="4" t="s"/>
+    </x:row>
+    <x:row r="16" spans="1:30">
+      <x:c r="A16" s="4" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E16" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F16" s="4" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="G16" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H16" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I16" s="4" t="s"/>
+      <x:c r="J16" s="4" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="K16" s="4" t="s"/>
+      <x:c r="L16" s="4" t="s"/>
+      <x:c r="M16" s="4" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="N16" s="4" t="s"/>
+      <x:c r="O16" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="P16" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="Q16" s="4" t="s"/>
+      <x:c r="R16" s="4" t="s"/>
+      <x:c r="S16" s="4" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="T16" s="4" t="s"/>
+      <x:c r="U16" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="V16" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W16" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X16" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y16" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z16" s="4" t="s"/>
+      <x:c r="AA16" s="4" t="s"/>
+      <x:c r="AB16" s="4" t="s"/>
+      <x:c r="AC16" s="4" t="s"/>
+      <x:c r="AD16" s="4" t="s"/>
+    </x:row>
+    <x:row r="17" spans="1:30">
+      <x:c r="A17" s="4" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H17" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="s"/>
+      <x:c r="J17" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="K17" s="4" t="s"/>
+      <x:c r="L17" s="4" t="s"/>
+      <x:c r="M17" s="4" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="N17" s="4" t="s"/>
+      <x:c r="O17" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P17" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="Q17" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="R17" s="4" t="s"/>
+      <x:c r="S17" s="4" t="s"/>
+      <x:c r="T17" s="4" t="s"/>
+      <x:c r="U17" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V17" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W17" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X17" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y17" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z17" s="4" t="s"/>
+      <x:c r="AA17" s="4" t="s"/>
+      <x:c r="AB17" s="4" t="s"/>
+      <x:c r="AC17" s="4" t="s"/>
+      <x:c r="AD17" s="4" t="s"/>
+    </x:row>
+    <x:row r="18" spans="1:30">
+      <x:c r="A18" s="4" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B18" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H18" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="s"/>
+      <x:c r="J18" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="K18" s="4" t="s"/>
+      <x:c r="L18" s="4" t="s"/>
+      <x:c r="M18" s="4" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="N18" s="4" t="s"/>
+      <x:c r="O18" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="P18" s="4" t="s"/>
+      <x:c r="Q18" s="4" t="s"/>
+      <x:c r="R18" s="4" t="s"/>
+      <x:c r="S18" s="4" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="T18" s="7">
+        <x:v>42538</x:v>
+      </x:c>
+      <x:c r="U18" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="V18" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W18" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X18" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y18" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z18" s="4" t="s"/>
+      <x:c r="AA18" s="4" t="s"/>
+      <x:c r="AB18" s="4" t="s"/>
+      <x:c r="AC18" s="4" t="s"/>
+      <x:c r="AD18" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:30">
+      <x:c r="A19" s="4" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B19" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="s"/>
+      <x:c r="F19" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H19" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="s"/>
+      <x:c r="J19" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K19" s="4" t="s"/>
+      <x:c r="L19" s="4" t="s"/>
+      <x:c r="M19" s="4" t="s"/>
+      <x:c r="N19" s="4" t="s"/>
+      <x:c r="O19" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="P19" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="R19" s="4" t="s"/>
+      <x:c r="S19" s="4" t="s"/>
+      <x:c r="T19" s="4" t="s"/>
+      <x:c r="U19" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V19" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W19" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X19" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y19" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z19" s="4" t="s"/>
+      <x:c r="AA19" s="4" t="s"/>
+      <x:c r="AB19" s="4" t="s"/>
+      <x:c r="AC19" s="4" t="s"/>
+      <x:c r="AD19" s="4" t="s"/>
+    </x:row>
+    <x:row r="20" spans="1:30">
+      <x:c r="A20" s="4" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E20" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F20" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G20" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H20" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I20" s="4" t="s"/>
+      <x:c r="J20" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="K20" s="4" t="s"/>
+      <x:c r="L20" s="4" t="s"/>
+      <x:c r="M20" s="4" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="N20" s="4" t="s"/>
+      <x:c r="O20" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="P20" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="Q20" s="4" t="s"/>
+      <x:c r="R20" s="4" t="s"/>
+      <x:c r="S20" s="4" t="s"/>
+      <x:c r="T20" s="4" t="s"/>
+      <x:c r="U20" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V20" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W20" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X20" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y20" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z20" s="4" t="s"/>
+      <x:c r="AA20" s="4" t="s"/>
+      <x:c r="AB20" s="4" t="s"/>
+      <x:c r="AC20" s="4" t="s"/>
+      <x:c r="AD20" s="4" t="s">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:30">
+      <x:c r="A21" s="4" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G21" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H21" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I21" s="4" t="s"/>
+      <x:c r="J21" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="K21" s="4" t="s"/>
+      <x:c r="L21" s="4" t="s"/>
+      <x:c r="M21" s="4" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="N21" s="4" t="s"/>
+      <x:c r="O21" s="4" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="P21" s="4" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="R21" s="4" t="s"/>
+      <x:c r="S21" s="4" t="s"/>
+      <x:c r="T21" s="4" t="s"/>
+      <x:c r="U21" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V21" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W21" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X21" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y21" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z21" s="4" t="s"/>
+      <x:c r="AA21" s="4" t="s"/>
+      <x:c r="AB21" s="4" t="s"/>
+      <x:c r="AC21" s="4" t="s"/>
+      <x:c r="AD21" s="4" t="s"/>
+    </x:row>
+    <x:row r="22" spans="1:30">
+      <x:c r="A22" s="4" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B22" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="G22" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H22" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I22" s="4" t="s"/>
+      <x:c r="J22" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="K22" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="L22" s="4" t="s"/>
+      <x:c r="M22" s="4" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="N22" s="4" t="s"/>
+      <x:c r="O22" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="P22" s="4" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q22" s="4" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="R22" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="S22" s="4" t="s"/>
+      <x:c r="T22" s="7">
+        <x:v>39770</x:v>
+      </x:c>
+      <x:c r="U22" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="V22" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W22" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X22" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y22" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z22" s="4" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="AA22" s="4" t="s"/>
+      <x:c r="AB22" s="4" t="s"/>
+      <x:c r="AC22" s="4" t="s"/>
+      <x:c r="AD22" s="4" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:30">
+      <x:c r="A23" s="4" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E23" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F23" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="G23" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H23" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s"/>
+      <x:c r="J23" s="4" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="K23" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="L23" s="4" t="s"/>
+      <x:c r="M23" s="4" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="N23" s="4" t="s"/>
+      <x:c r="O23" s="4" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="P23" s="4" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="R23" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="S23" s="4" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="T23" s="7">
+        <x:v>41628</x:v>
+      </x:c>
+      <x:c r="U23" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="V23" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="W23" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X23" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Y23" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Z23" s="4" t="s"/>
+      <x:c r="AA23" s="4" t="s"/>
+      <x:c r="AB23" s="4" t="s"/>
+      <x:c r="AC23" s="4" t="s"/>
+      <x:c r="AD23" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="1" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.26" right="0.26" top="0.36" bottom="0.36" header="0.2" footer="0.2"/>
+  <x:pageSetup paperSize="9" scale="100" firstPageNumber="4294967295" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="1" errors="displayed" r:id="rId1"/>
+  <x:headerFooter alignWithMargins="0">
+    <x:oddFooter>&amp;L&amp;7&amp;"Arial"&amp;A   (Létrehozás ideje: 2016. febr. 13.  15:26)&amp;C&amp;7&amp;"Arial"&amp;P/&amp;N&amp;R&amp;7&amp;"Arial"Nyomtatás ideje: &amp;D  &amp;T</x:oddFooter>
+  </x:headerFooter>
+  <x:tableParts count="0"/>
+</x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...4 lines deleted...]
-    <vt:vector size="2" baseType="variant">
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Application>Microsoft Excel</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="4">
       <vt:variant>
-        <vt:lpstr>Munkalapok</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...1 lines deleted...]
-    <vt:vector size="1" baseType="lpstr">
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Üzlet lista</vt:lpstr>
+      <vt:lpstr>Üzlet lista!Print_Area</vt:lpstr>
+      <vt:lpstr>Üzlet lista!Print_Titles</vt:lpstr>
     </vt:vector>
-  </TitlesOfParts>
-[...4 lines deleted...]
-</Properties>
+  </ap:TitlesOfParts>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0300</ap:AppVersion>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Székely Tibor</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <lastModifiedBy>Windows User</lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>